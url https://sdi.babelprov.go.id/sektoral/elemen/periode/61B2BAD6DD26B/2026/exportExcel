--- v0 (2026-05-29)
+++ v1 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Elemen Data Dasar" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Elemen</t>
   </si>
   <si>
     <t>Tahun 2021</t>
   </si>
   <si>
     <t>Tahun 2022</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
     <t>Tahun 2024</t>
   </si>
   <si>
     <t>Tahun 2025</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
@@ -114,68 +114,50 @@
     <t>APARATUR PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>JUMLAH SATGAS DAMKAR YANG MEMILIKI SERTIFIKAT SESUAI DENGAN STANDAR KUALIFIKASI</t>
   </si>
   <si>
     <t>JUMLAH SATGAS DAMKAR/ANGGOTA PEMADAM KEBAKARAN (PNS)</t>
   </si>
   <si>
     <t>JUMLAH SATGAS DAMKAR/ANGGOTA PEMADAM KEBAKARAN (NON PNS)</t>
   </si>
   <si>
     <t>SAPRAS/MOBIL PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>JUMLAH KENDARAAN PEMADAM KEBAKARAN (3000-5000 LITER)</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Uniy</t>
   </si>
   <si>
     <t>JUMLAH MOBIL SUPLAI AIR</t>
-  </si>
-[...16 lines deleted...]
-    <t>JUMLAH DEMO BIDANG LAIN</t>
   </si>
   <si>
     <t>SAPRAS</t>
   </si>
   <si>
     <t>JUMLAH MOBIL DALMAS</t>
   </si>
   <si>
     <t>MOBIL PATROLI</t>
   </si>
   <si>
     <t>MOTOR PATROLI</t>
   </si>
   <si>
     <t>PPNS</t>
   </si>
   <si>
     <t>JUMLAH PPNS SATPOL PP KAB/KOTA</t>
   </si>
   <si>
     <t>JUMLAH PPNS DI OPD KAB/KOTA</t>
   </si>
 </sst>
 </file>
 
@@ -526,54 +508,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I143"/>
+  <dimension ref="A1:I110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I143" sqref="I143"/>
+      <selection activeCell="I110" sqref="I110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -2392,2094 +2374,1189 @@
       </c>
       <c r="C68" s="1">
         <v>2</v>
       </c>
       <c r="D68" s="1">
         <v>2</v>
       </c>
       <c r="E68" s="1">
         <v>2</v>
       </c>
       <c r="F68" s="1">
         <v>2</v>
       </c>
       <c r="G68" s="1">
         <v>5</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2">
-        <v>6.1</v>
+        <v>7.1</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>1</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="1">
         <v>1</v>
       </c>
       <c r="D71" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E71" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G71" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>2</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D72" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E72" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G72" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>3</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D73" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E73" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G73" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>4</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D74" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E74" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G74" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>5</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D75" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E75" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F75" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G75" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>6</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C76" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D76" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E76" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G76" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>7</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="1">
         <v>0</v>
       </c>
       <c r="D77" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E77" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G77" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2">
-        <v>6.2</v>
+        <v>7.2</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>1</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D79" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E79" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F79" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G79" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>2</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D80" s="1">
         <v>3</v>
       </c>
       <c r="E80" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F80" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G80" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>3</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D81" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E81" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F81" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G81" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>4</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D82" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E82" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F82" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G82" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>5</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="1">
         <v>2</v>
       </c>
       <c r="D83" s="1">
         <v>1</v>
       </c>
       <c r="E83" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G83" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>6</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D84" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E84" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F84" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G84" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>7</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C85" s="1">
         <v>2</v>
       </c>
       <c r="D85" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E85" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F85" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G85" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="2">
-        <v>6.3</v>
+        <v>7.3</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>1</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="1">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D87" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E87" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G87" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>2</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D88" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E88" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F88" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G88" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>3</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D89" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E89" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F89" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G89" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>4</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C90" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D90" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E90" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F90" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G90" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>5</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D91" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E91" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F91" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G91" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>6</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C92" s="1">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D92" s="1">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="E92" s="1">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F92" s="1">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G92" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>7</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C93" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D93" s="1">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E93" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F93" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G93" s="1">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2">
-        <v>6.4</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>8</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="C94" s="1"/>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
-      <c r="H94" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:9">
-      <c r="A95" s="1">
-        <v>1</v>
+      <c r="A95" s="2">
+        <v>8.1</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>12</v>
-[...15 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C96" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D96" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E96" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F96" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G96" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C97" s="1">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D97" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E97" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F97" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G97" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C98" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D98" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E98" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F98" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G98" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C99" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D99" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E99" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F99" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G99" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C100" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D100" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E100" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F100" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G100" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
+        <v>6</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" s="1">
+        <v>5</v>
+      </c>
+      <c r="D101" s="1">
+        <v>5</v>
+      </c>
+      <c r="E101" s="1">
+        <v>3</v>
+      </c>
+      <c r="F101" s="1">
+        <v>5</v>
+      </c>
+      <c r="G101" s="1">
+        <v>2</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="1">
         <v>7</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="B102" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C101" s="1">
+      <c r="C102" s="1">
+        <v>3</v>
+      </c>
+      <c r="D102" s="1">
+        <v>3</v>
+      </c>
+      <c r="E102" s="1">
         <v>0</v>
       </c>
-      <c r="D101" s="1">
-[...2 lines deleted...]
-      <c r="E101" s="1">
+      <c r="F102" s="1">
+        <v>2</v>
+      </c>
+      <c r="G102" s="1">
         <v>0</v>
       </c>
-      <c r="F101" s="1">
-[...24 lines deleted...]
-      <c r="H102" s="1"/>
+      <c r="H102" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="I102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="2">
-        <v>7.1</v>
+        <v>8.2</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C103" s="1"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>1</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C104" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D104" s="1">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="E104" s="1">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F104" s="1">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>2</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D105" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E105" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F105" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G105" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>3</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D106" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E106" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F106" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G106" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>4</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C107" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D107" s="1">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E107" s="1">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F107" s="1">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G107" s="1">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>5</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="1">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D108" s="1">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E108" s="1">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F108" s="1">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G108" s="1">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>6</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D109" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F109" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G109" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>7</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="1">
+        <v>10</v>
+      </c>
+      <c r="D110" s="1">
+        <v>13</v>
+      </c>
+      <c r="E110" s="1">
         <v>0</v>
       </c>
-      <c r="D110" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="F110" s="1">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="G110" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>11</v>
-[...903 lines deleted...]
-      <c r="I143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>