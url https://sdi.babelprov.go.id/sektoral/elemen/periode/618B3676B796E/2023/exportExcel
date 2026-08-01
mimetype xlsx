--- v0 (2026-05-16)
+++ v1 (2026-08-01)
@@ -2171,112 +2171,112 @@
       </c>
       <c r="H32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>5</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="1">
         <v>35700</v>
       </c>
       <c r="D33" s="1">
         <v>35700</v>
       </c>
       <c r="E33" s="1">
         <v>35700</v>
       </c>
       <c r="F33" s="1">
-        <v>0</v>
+        <v>35700</v>
       </c>
       <c r="G33" s="1">
-        <v>0</v>
+        <v>35700</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>6</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="1">
         <v>9000</v>
       </c>
       <c r="D34" s="1">
         <v>9000</v>
       </c>
       <c r="E34" s="1">
         <v>9000</v>
       </c>
       <c r="F34" s="1">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="G34" s="1">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>7</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1">
         <v>3003</v>
       </c>
       <c r="D35" s="1">
         <v>3003</v>
       </c>
       <c r="E35" s="1">
         <v>3003</v>
       </c>
       <c r="F35" s="1">
-        <v>0</v>
+        <v>3003</v>
       </c>
       <c r="G35" s="1">
-        <v>0</v>
+        <v>3003</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="2">
         <v>1.6</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>11</v>
@@ -2597,81 +2597,81 @@
         <v>10</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>1</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D49" s="1">
         <v>2.7</v>
       </c>
       <c r="E49" s="1">
         <v>5.14</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G49" s="1">
-        <v>0</v>
+      <c r="G49" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>2</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="1">
         <v>52</v>
       </c>
       <c r="D50" s="1">
         <v>69</v>
       </c>
       <c r="E50" s="1">
         <v>101</v>
       </c>
       <c r="F50" s="1">
         <v>93</v>
       </c>
       <c r="G50" s="1">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>63</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2">
         <v>2.3</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>11</v>
@@ -2701,54 +2701,54 @@
       </c>
       <c r="H52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>2</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="1">
         <v>45</v>
       </c>
       <c r="D53" s="1">
         <v>48</v>
       </c>
       <c r="E53" s="1">
         <v>79</v>
       </c>
       <c r="F53" s="1">
-        <v>0</v>
+        <v>324</v>
       </c>
       <c r="G53" s="1">
-        <v>0</v>
+        <v>263</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>63</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="2">
         <v>3</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>11</v>
@@ -5682,55 +5682,65 @@
         <v>439.02</v>
       </c>
       <c r="E161" s="1">
         <v>490.33</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="2">
         <v>14</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C162" s="1"/>
-[...3 lines deleted...]
-      <c r="G162" s="1"/>
+      <c r="C162" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>22.0</v>
+      </c>
+      <c r="E162" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="F162" s="1">
+        <v>65.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>0</v>
+      </c>
       <c r="H162" s="1" t="s">
         <v>173</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">