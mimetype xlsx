--- v0 (2026-05-29)
+++ v1 (2026-10-14)
@@ -628,51 +628,51 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1">
         <v>1804</v>
       </c>
       <c r="D2" s="1">
         <v>1804</v>
       </c>
       <c r="E2" s="1">
         <v>1804</v>
       </c>
       <c r="F2" s="1">
         <v>1870</v>
       </c>
       <c r="G2" s="1">
-        <v>1895</v>
+        <v>2147</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>1.1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1">
         <v>605</v>
       </c>
       <c r="D3" s="1">
         <v>605</v>
       </c>
       <c r="E3" s="1">
         <v>605</v>
       </c>
       <c r="F3" s="1">
         <v>623</v>
       </c>
@@ -1330,176 +1330,176 @@
       </c>
       <c r="B26" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2">
         <v>2.1</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="1">
         <v>605</v>
       </c>
       <c r="D27" s="1">
-        <v>0</v>
+        <v>608</v>
       </c>
       <c r="E27" s="1">
-        <v>0</v>
+        <v>610</v>
       </c>
       <c r="F27" s="1">
-        <v>0</v>
+        <v>610</v>
       </c>
       <c r="G27" s="1">
-        <v>0</v>
+        <v>613</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>1</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="1">
         <v>425</v>
       </c>
       <c r="D28" s="1">
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="E28" s="1">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="F28" s="1">
-        <v>0</v>
+        <v>460</v>
       </c>
       <c r="G28" s="1">
-        <v>0</v>
+        <v>476</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>2</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="1">
         <v>180</v>
       </c>
       <c r="D29" s="1">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="E29" s="1">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="F29" s="1">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="G29" s="1">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2">
         <v>2.2</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="1">
         <v>130</v>
       </c>
       <c r="D30" s="1">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="E30" s="1">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="F30" s="1">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="G30" s="1">
-        <v>0</v>
+        <v>131</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>1</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
         <v>83</v>
       </c>
       <c r="D31" s="1">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="E31" s="1">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="F31" s="1">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="G31" s="1">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>2</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1">
         <v>47</v>
       </c>
       <c r="D32" s="1">
         <v>47</v>
       </c>
       <c r="E32" s="1">
         <v>47</v>
       </c>
       <c r="F32" s="1">
@@ -2113,147 +2113,147 @@
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1">
         <v>0</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="2">
         <v>2.1</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="1">
         <v>334</v>
       </c>
       <c r="D54" s="1">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="E54" s="1">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="F54" s="1">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="G54" s="1">
-        <v>0</v>
+        <v>339</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>1</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="1">
         <v>256</v>
       </c>
       <c r="D55" s="1">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="E55" s="1">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="F55" s="1">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="G55" s="1">
-        <v>0</v>
+        <v>304</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>2</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="1">
         <v>78</v>
       </c>
       <c r="D56" s="1">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E56" s="1">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="F56" s="1">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="G56" s="1">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="2">
         <v>2.11</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="1">
         <v>1</v>
       </c>
       <c r="D57" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E57" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G57" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>1</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="1">
         <v>1</v>
       </c>
       <c r="D58" s="1">
         <v>1</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">