--- v0 (2026-05-29)
+++ v1 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Elemen</t>
   </si>
   <si>
     <t>Tahun 2016</t>
   </si>
   <si>
     <t>Tahun 2017</t>
   </si>
   <si>
     <t>Tahun 2018</t>
   </si>
   <si>
     <t>Tahun 2019</t>
   </si>
   <si>
     <t>Tahun 2020</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
@@ -114,68 +114,50 @@
     <t>APARATUR PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>JUMLAH SATGAS DAMKAR YANG MEMILIKI SERTIFIKAT SESUAI DENGAN STANDAR KUALIFIKASI</t>
   </si>
   <si>
     <t>JUMLAH SATGAS DAMKAR/ANGGOTA PEMADAM KEBAKARAN (PNS)</t>
   </si>
   <si>
     <t>JUMLAH SATGAS DAMKAR/ANGGOTA PEMADAM KEBAKARAN (NON PNS)</t>
   </si>
   <si>
     <t>SAPRAS/MOBIL PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>JUMLAH KENDARAAN PEMADAM KEBAKARAN (3000-5000 LITER)</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Uniy</t>
   </si>
   <si>
     <t>JUMLAH MOBIL SUPLAI AIR</t>
-  </si>
-[...16 lines deleted...]
-    <t>JUMLAH DEMO BIDANG LAIN</t>
   </si>
   <si>
     <t>SAPRAS</t>
   </si>
   <si>
     <t>JUMLAH MOBIL DALMAS</t>
   </si>
   <si>
     <t>MOBIL PATROLI</t>
   </si>
   <si>
     <t>MOTOR PATROLI</t>
   </si>
   <si>
     <t>PPNS</t>
   </si>
   <si>
     <t>JUMLAH PPNS SATPOL PP KAB/KOTA</t>
   </si>
   <si>
     <t>JUMLAH PPNS DI OPD KAB/KOTA</t>
   </si>
 </sst>
 </file>
 
@@ -510,54 +492,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I143"/>
+  <dimension ref="A1:I110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A136" sqref="A136"/>
+      <selection activeCell="A103" sqref="A103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2318,2031 +2300,1152 @@
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>2</v>
       </c>
       <c r="G68">
         <v>2</v>
       </c>
       <c r="H68" t="s">
         <v>31</v>
       </c>
       <c r="I68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I69" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
-        <v>6.1</v>
+        <v>7.1</v>
       </c>
       <c r="B70" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H70" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I70" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71">
         <v>0</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H71" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G72">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H72" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H73" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H74" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
         <v>16</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G75">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H75" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>17</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H76" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
-        <v>6.2</v>
+        <v>7.2</v>
       </c>
       <c r="B78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H78" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I78" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G79">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H79" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H80" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
         <v>14</v>
       </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H81" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G82">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H82" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
         <v>16</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G83">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H83" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>17</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G84">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H84" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G85">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H85" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
-        <v>6.3</v>
+        <v>7.3</v>
       </c>
       <c r="B86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H86" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I86" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G87">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H87" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G88">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H88" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>14</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G89">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H89" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H90" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
         <v>16</v>
       </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G91">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H91" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
         <v>17</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="G92">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="H92" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
         <v>7</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93">
         <v>0</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G93">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H93" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
-        <v>6.4</v>
-[...1 lines deleted...]
-      <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I94" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="1">
+        <v>8.1</v>
+      </c>
+      <c r="B95" t="s">
         <v>39</v>
       </c>
-      <c r="H94" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H95" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C96">
         <v>0</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G96">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H96" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97">
+        <v>0</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
         <v>3</v>
       </c>
-      <c r="B97" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G97">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H97" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C98">
         <v>0</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G98">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H98" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C99">
         <v>0</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G99">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H99" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I99" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C100">
         <v>0</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101">
+        <v>0</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>4</v>
+      </c>
+      <c r="G101">
+        <v>4</v>
+      </c>
+      <c r="H101" t="s">
+        <v>10</v>
+      </c>
+      <c r="I101" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102">
         <v>7</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B102" t="s">
         <v>18</v>
       </c>
-      <c r="C101">
-[...26 lines deleted...]
-        <v>40</v>
+      <c r="C102">
+        <v>0</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>4</v>
+      </c>
+      <c r="G102">
+        <v>4</v>
+      </c>
+      <c r="H102" t="s">
+        <v>10</v>
       </c>
       <c r="I102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
-        <v>7.1</v>
+        <v>8.2</v>
       </c>
       <c r="B103" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H103" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104">
         <v>0</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H104" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
         <v>13</v>
       </c>
       <c r="C105">
         <v>0</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G105">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H105" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G106">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H106" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107">
         <v>0</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G107">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H107" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I107" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
         <v>16</v>
       </c>
       <c r="C108">
         <v>0</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G108">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="H108" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
         <v>17</v>
       </c>
       <c r="C109">
         <v>0</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G109">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H109" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
         <v>18</v>
       </c>
       <c r="C110">
         <v>0</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H110" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I110" t="s">
-        <v>11</v>
-[...877 lines deleted...]
-      <c r="I143" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>