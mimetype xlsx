--- v0 (2026-05-16)
+++ v1 (2026-08-01)
@@ -5251,50 +5251,65 @@
         <v>289.51</v>
       </c>
       <c r="E161">
         <v>328.48</v>
       </c>
       <c r="F161">
         <v>439.02</v>
       </c>
       <c r="G161">
         <v>490.33</v>
       </c>
       <c r="H161" t="s">
         <v>14</v>
       </c>
       <c r="I161" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>14</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>195</v>
       </c>
+      <c r="C162" t="s">
+        <v>22</v>
+      </c>
+      <c r="D162">
+        <v>15.0</v>
+      </c>
+      <c r="E162">
+        <v>32.0</v>
+      </c>
+      <c r="F162">
+        <v>22.0</v>
+      </c>
+      <c r="G162">
+        <v>16.0</v>
+      </c>
       <c r="H162" t="s">
         <v>127</v>
       </c>
       <c r="I162" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">