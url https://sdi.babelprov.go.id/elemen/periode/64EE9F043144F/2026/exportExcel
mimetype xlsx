--- v0 (2026-06-02)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Elemen Data Dasar" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Elemen</t>
   </si>
   <si>
     <t>Tahun 2021</t>
   </si>
   <si>
     <t>Tahun 2022</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
     <t>Tahun 2024</t>
   </si>
   <si>
     <t>Tahun 2025</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
@@ -65,126 +65,144 @@
   <si>
     <t>INDIKATOR PELAYANAN RAWAT INAP</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Rumah Sakit Umum Daerah Provinsi Kepulauan Bangka Belitung Provinsi Kepulauan Bangka Belitung</t>
   </si>
   <si>
     <t>LAPORAN INDIKATOR PELAYANAN RAWAT INAP</t>
   </si>
   <si>
     <t>BOR (BED OCCUPANCY RATE)</t>
   </si>
   <si>
     <t>21,315</t>
   </si>
   <si>
     <t>18,907</t>
   </si>
   <si>
     <t>11,052</t>
   </si>
   <si>
-    <t>16,444</t>
+    <t>32,753</t>
+  </si>
+  <si>
+    <t>33,531</t>
   </si>
   <si>
     <t>LOS (LENGTH OF STAY)</t>
   </si>
   <si>
     <t>5,304</t>
   </si>
   <si>
     <t>4,393</t>
   </si>
   <si>
     <t>5,185</t>
   </si>
   <si>
-    <t>4,365</t>
+    <t>4,181</t>
+  </si>
+  <si>
+    <t>4,073</t>
   </si>
   <si>
     <t>TOI (TURN OVER INTERVAL)</t>
   </si>
   <si>
     <t>19,832</t>
   </si>
   <si>
     <t>22,007</t>
   </si>
   <si>
     <t>45,492</t>
   </si>
   <si>
-    <t>23,580</t>
+    <t>8,750</t>
+  </si>
+  <si>
+    <t>8,206</t>
   </si>
   <si>
     <t>BTO (BED TURN OVER)</t>
   </si>
   <si>
     <t>14,482</t>
   </si>
   <si>
     <t>13,450</t>
   </si>
   <si>
     <t>7,137</t>
   </si>
   <si>
-    <t>12,934</t>
+    <t>28,052</t>
+  </si>
+  <si>
+    <t>29,565</t>
   </si>
   <si>
     <t>GDR (GROSS DEATH RATE)</t>
   </si>
   <si>
     <t>108,430</t>
   </si>
   <si>
     <t>103,314</t>
   </si>
   <si>
     <t>100,732</t>
   </si>
   <si>
-    <t>83,547</t>
+    <t>83,122</t>
+  </si>
+  <si>
+    <t>75,865</t>
   </si>
   <si>
     <t>NDR (NETTO DEATH RATE)</t>
   </si>
   <si>
     <t>67,388</t>
   </si>
   <si>
     <t>55,240</t>
   </si>
   <si>
     <t>60,777</t>
   </si>
   <si>
-    <t>43,606</t>
+    <t>44,602</t>
+  </si>
+  <si>
+    <t>43,781</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -608,197 +626,197 @@
         <v>10</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="1">
-        <v>0</v>
+      <c r="G4" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>24</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>48</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>