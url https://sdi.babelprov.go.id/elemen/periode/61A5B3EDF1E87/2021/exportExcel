--- v0 (2026-04-18)
+++ v1 (2026-09-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Elemen Data Dasar" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Elemen</t>
   </si>
   <si>
     <t>Tahun 2016</t>
   </si>
   <si>
     <t>Tahun 2017</t>
   </si>
   <si>
     <t>Tahun 2018</t>
   </si>
   <si>
     <t>Tahun 2019</t>
   </si>
   <si>
     <t>Tahun 2020</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
@@ -66,50 +66,56 @@
     <t>SISWA</t>
   </si>
   <si>
     <t>Dinas Pendidikan Provinsi Kepulauan Bangka Belitung</t>
   </si>
   <si>
     <t>NEGERI</t>
   </si>
   <si>
     <t>Siswa</t>
   </si>
   <si>
     <t>SWASTA</t>
   </si>
   <si>
     <t>SEKOLAH</t>
   </si>
   <si>
     <t>BANGUNAN BAIK</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>BANGUNAN TIDAK BAIK</t>
+  </si>
+  <si>
+    <t>INDEKS PEMERATAAN GURU</t>
+  </si>
+  <si>
+    <t>Angka</t>
   </si>
   <si>
     <t>TENAGA PENDIDIK</t>
   </si>
   <si>
     <t>KUALIFIKASI ( SEKOLAH NEGERI)</t>
   </si>
   <si>
     <t>&lt; S1</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>&gt;= S1</t>
   </si>
   <si>
     <t>SERTIFIKASI (SEKOLAH NEGERI)</t>
   </si>
   <si>
     <t>SUDAH SERTIFIKASI</t>
   </si>
   <si>
     <t>BELUM SERTIFIKASI</t>
   </si>
@@ -469,54 +475,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -760,352 +766,371 @@
       <c r="F11" s="1">
         <v>291</v>
       </c>
       <c r="G11" s="1">
         <v>98</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2">
         <v>3</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="I12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>3</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="1">
-        <v>1</v>
+      <c r="A14" s="2">
+        <v>3.1</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>20</v>
-[...16 lines deleted...]
-      <c r="H14" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="1">
+        <v>39</v>
+      </c>
+      <c r="D15" s="1">
+        <v>22</v>
+      </c>
+      <c r="E15" s="1">
+        <v>17</v>
+      </c>
+      <c r="F15" s="1">
+        <v>140</v>
+      </c>
+      <c r="G15" s="1">
+        <v>26</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1">
+        <v>2</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="1">
         <v>1140</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D16" s="1">
         <v>1215</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E16" s="1">
         <v>1258</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F16" s="1">
         <v>1206</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G16" s="1">
         <v>1390</v>
       </c>
-      <c r="H15" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="2">
+      <c r="H16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="2">
         <v>3.2</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B17" s="1" t="s">
-        <v>24</v>
-[...18 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
+        <v>1</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="1">
+        <v>550</v>
+      </c>
+      <c r="D18" s="1">
+        <v>597</v>
+      </c>
+      <c r="E18" s="1">
+        <v>649</v>
+      </c>
+      <c r="F18" s="1">
+        <v>650</v>
+      </c>
+      <c r="G18" s="1">
+        <v>661</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="1">
         <v>2</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="1">
+      <c r="B19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="1">
         <v>629</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D19" s="1">
         <v>640</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E19" s="1">
         <v>626</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F19" s="1">
         <v>696</v>
       </c>
-      <c r="G18" s="1">
+      <c r="G19" s="1">
         <v>755</v>
       </c>
-      <c r="H18" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="2">
+      <c r="H19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="2">
         <v>3.3</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B20" s="1" t="s">
-        <v>20</v>
-[...18 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="1">
+        <v>40</v>
+      </c>
+      <c r="D21" s="1">
+        <v>32</v>
+      </c>
+      <c r="E21" s="1">
+        <v>25</v>
+      </c>
+      <c r="F21" s="1">
+        <v>40</v>
+      </c>
+      <c r="G21" s="1">
+        <v>40</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="1">
+        <v>2</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="1">
         <v>236</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D22" s="1">
         <v>249</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E22" s="1">
         <v>278</v>
       </c>
-      <c r="F21" s="1">
+      <c r="F22" s="1">
         <v>255</v>
       </c>
-      <c r="G21" s="1">
+      <c r="G22" s="1">
         <v>318</v>
       </c>
-      <c r="H21" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="2">
+      <c r="H22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="2">
         <v>3.4</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B23" s="1" t="s">
-        <v>24</v>
-[...18 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
+        <v>1</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="1">
+        <v>90</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89</v>
+      </c>
+      <c r="E24" s="1">
+        <v>87</v>
+      </c>
+      <c r="F24" s="1">
+        <v>68</v>
+      </c>
+      <c r="G24" s="1">
+        <v>65</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="1">
         <v>2</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="1">
+      <c r="B25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="1">
         <v>186</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D25" s="1">
         <v>192</v>
       </c>
-      <c r="E24" s="1">
+      <c r="E25" s="1">
         <v>216</v>
       </c>
-      <c r="F24" s="1">
+      <c r="F25" s="1">
         <v>227</v>
       </c>
-      <c r="G24" s="1">
+      <c r="G25" s="1">
         <v>264</v>
       </c>
-      <c r="H24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="1" t="s">
+      <c r="H25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>