--- v0 (2026-04-18)
+++ v1 (2026-10-28)
@@ -561,103 +561,123 @@
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1"/>
-[...3 lines deleted...]
-      <c r="G2" s="1"/>
+      <c r="C2" s="1">
+        <v>289</v>
+      </c>
+      <c r="D2" s="1">
+        <v>239</v>
+      </c>
+      <c r="E2" s="1">
+        <v>189</v>
+      </c>
+      <c r="F2" s="1">
+        <v>213</v>
+      </c>
+      <c r="G2" s="1">
+        <v>186</v>
+      </c>
       <c r="H2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>1.1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="1">
         <v>289</v>
       </c>
       <c r="D3" s="1">
         <v>0</v>
       </c>
       <c r="E3" s="1">
         <v>0</v>
       </c>
       <c r="F3" s="1">
         <v>0</v>
       </c>
       <c r="G3" s="1">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2">
         <v>1.2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1"/>
-[...3 lines deleted...]
-      <c r="G4" s="1"/>
+      <c r="C4" s="1">
+        <v>20</v>
+      </c>
+      <c r="D4" s="1">
+        <v>70</v>
+      </c>
+      <c r="E4" s="1">
+        <v>120</v>
+      </c>
+      <c r="F4" s="1">
+        <v>96</v>
+      </c>
+      <c r="G4" s="1">
+        <v>123</v>
+      </c>
       <c r="H4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>11</v>
       </c>