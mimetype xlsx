--- v0 (2026-06-03)
+++ v1 (2026-08-26)
@@ -492,579 +492,609 @@
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1"/>
-[...3 lines deleted...]
-      <c r="G2" s="1"/>
+      <c r="C2" s="1">
+        <v>151</v>
+      </c>
+      <c r="D2" s="1">
+        <v>159</v>
+      </c>
+      <c r="E2" s="1">
+        <v>190</v>
+      </c>
+      <c r="F2" s="1">
+        <v>239</v>
+      </c>
+      <c r="G2" s="1">
+        <v>231</v>
+      </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>1.1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1">
         <v>29</v>
       </c>
       <c r="D3" s="1">
         <v>29</v>
       </c>
       <c r="E3" s="1">
         <v>29</v>
       </c>
       <c r="F3" s="1">
         <v>29</v>
       </c>
       <c r="G3" s="1">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2">
         <v>1.2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>25</v>
       </c>
       <c r="D4" s="1">
         <v>25</v>
       </c>
       <c r="E4" s="1">
         <v>25</v>
       </c>
       <c r="F4" s="1">
         <v>25</v>
       </c>
       <c r="G4" s="1">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2">
         <v>1.3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>25</v>
       </c>
       <c r="D5" s="1">
         <v>30</v>
       </c>
       <c r="E5" s="1">
         <v>30</v>
       </c>
       <c r="F5" s="1">
         <v>33</v>
       </c>
       <c r="G5" s="1">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
         <v>1.4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="1">
         <v>10</v>
       </c>
       <c r="D6" s="1">
         <v>10</v>
       </c>
       <c r="E6" s="1">
         <v>29</v>
       </c>
       <c r="F6" s="1">
         <v>30</v>
       </c>
       <c r="G6" s="1">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2">
         <v>1.5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="1">
         <v>23</v>
       </c>
       <c r="D7" s="1">
         <v>23</v>
       </c>
       <c r="E7" s="1">
         <v>56</v>
       </c>
       <c r="F7" s="1">
         <v>58</v>
       </c>
       <c r="G7" s="1">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2">
         <v>1.6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>20</v>
       </c>
       <c r="D8" s="1">
         <v>23</v>
       </c>
       <c r="E8" s="1">
         <v>26</v>
       </c>
       <c r="F8" s="1">
         <v>30</v>
       </c>
       <c r="G8" s="1">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2">
         <v>1.7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="1">
         <v>19</v>
       </c>
       <c r="D9" s="1">
         <v>19</v>
       </c>
       <c r="E9" s="1">
         <v>34</v>
       </c>
       <c r="F9" s="1">
         <v>34</v>
       </c>
       <c r="G9" s="1">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2">
         <v>2</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="1"/>
-[...3 lines deleted...]
-      <c r="G10" s="1"/>
+      <c r="C10" s="1">
+        <v>392</v>
+      </c>
+      <c r="D10" s="1">
+        <v>392</v>
+      </c>
+      <c r="E10" s="1">
+        <v>392</v>
+      </c>
+      <c r="F10" s="1">
+        <v>392</v>
+      </c>
+      <c r="G10" s="1">
+        <v>392</v>
+      </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2">
         <v>2.1</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="1">
         <v>44</v>
       </c>
       <c r="D11" s="1">
         <v>45</v>
       </c>
       <c r="E11" s="1">
         <v>45</v>
       </c>
       <c r="F11" s="1">
         <v>48</v>
       </c>
       <c r="G11" s="1">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2">
         <v>2.2</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="1">
         <v>52</v>
       </c>
       <c r="D12" s="1">
         <v>41</v>
       </c>
       <c r="E12" s="1">
         <v>49</v>
       </c>
       <c r="F12" s="1">
         <v>45</v>
       </c>
       <c r="G12" s="1">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2">
         <v>2.3</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="1">
         <v>39</v>
       </c>
       <c r="D13" s="1">
         <v>41</v>
       </c>
       <c r="E13" s="1">
         <v>49</v>
       </c>
       <c r="F13" s="1">
         <v>50</v>
       </c>
       <c r="G13" s="1">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2">
         <v>2.4</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="1">
         <v>26</v>
       </c>
       <c r="D14" s="1">
         <v>31</v>
       </c>
       <c r="E14" s="1">
         <v>40</v>
       </c>
       <c r="F14" s="1">
         <v>43</v>
       </c>
       <c r="G14" s="1">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2">
         <v>2.5</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="1">
         <v>23</v>
       </c>
       <c r="D15" s="1">
         <v>46</v>
       </c>
       <c r="E15" s="1">
         <v>52</v>
       </c>
       <c r="F15" s="1">
         <v>58</v>
       </c>
       <c r="G15" s="1">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2">
         <v>2.6</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="1">
         <v>94</v>
       </c>
       <c r="D16" s="1">
         <v>107</v>
       </c>
       <c r="E16" s="1">
         <v>121</v>
       </c>
       <c r="F16" s="1">
         <v>131</v>
       </c>
       <c r="G16" s="1">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2">
         <v>2.7</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="1">
         <v>2</v>
       </c>
       <c r="D17" s="1">
         <v>7</v>
       </c>
       <c r="E17" s="1">
         <v>4</v>
       </c>
       <c r="F17" s="1">
         <v>4</v>
       </c>
       <c r="G17" s="1">
         <v>6</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2">
         <v>3</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="1"/>
-[...3 lines deleted...]
-      <c r="G18" s="1"/>
+      <c r="C18" s="1">
+        <v>0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0</v>
+      </c>
+      <c r="F18" s="1">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>0</v>
+      </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2">
         <v>3.1</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>10</v>
       </c>
       <c r="E19" s="1">
         <v>10</v>
       </c>
       <c r="F19" s="1">
         <v>13</v>
       </c>
       <c r="G19" s="1">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2">
         <v>3.2</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>4</v>
       </c>
       <c r="E20" s="1">
         <v>4</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
       <c r="G20" s="1">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2">
         <v>3.3</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="1">
         <v>4</v>
       </c>
       <c r="D21" s="1">
         <v>4</v>
       </c>
       <c r="E21" s="1">
         <v>4</v>
       </c>
       <c r="F21" s="1">
         <v>6</v>
       </c>
       <c r="G21" s="1">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2">
         <v>3.4</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="1">
         <v>4</v>
       </c>
       <c r="D22" s="1">
         <v>5</v>
       </c>
       <c r="E22" s="1">
         <v>5</v>
       </c>
       <c r="F22" s="1">
@@ -1107,80 +1137,80 @@
       </c>
       <c r="I23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2">
         <v>3.6</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="1">
         <v>6</v>
       </c>
       <c r="D24" s="1">
         <v>6</v>
       </c>
       <c r="E24" s="1">
         <v>19</v>
       </c>
       <c r="F24" s="1">
         <v>17</v>
       </c>
       <c r="G24" s="1">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2">
         <v>3.7</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="1">
         <v>2</v>
       </c>
       <c r="D25" s="1">
         <v>11</v>
       </c>
       <c r="E25" s="1">
         <v>18</v>
       </c>
       <c r="F25" s="1">
         <v>20</v>
       </c>
       <c r="G25" s="1">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>