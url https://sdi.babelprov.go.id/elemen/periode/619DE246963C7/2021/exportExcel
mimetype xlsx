--- v0 (2026-06-03)
+++ v1 (2026-08-26)
@@ -492,55 +492,65 @@
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1"/>
-[...3 lines deleted...]
-      <c r="G2" s="1"/>
+      <c r="C2" s="1">
+        <v>0</v>
+      </c>
+      <c r="D2" s="1">
+        <v>139</v>
+      </c>
+      <c r="E2" s="1">
+        <v>151</v>
+      </c>
+      <c r="F2" s="1">
+        <v>151</v>
+      </c>
+      <c r="G2" s="1">
+        <v>159</v>
+      </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>1.1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1">
         <v>0</v>
       </c>
       <c r="D3" s="1">
         <v>23</v>
       </c>
       <c r="E3" s="1">
         <v>29</v>
       </c>
       <c r="F3" s="1">
         <v>29</v>
       </c>
       <c r="G3" s="1">
@@ -712,55 +722,65 @@
         <v>13</v>
       </c>
       <c r="E9" s="1">
         <v>19</v>
       </c>
       <c r="F9" s="1">
         <v>19</v>
       </c>
       <c r="G9" s="1">
         <v>19</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2">
         <v>2</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="1"/>
-[...3 lines deleted...]
-      <c r="G10" s="1"/>
+      <c r="C10" s="1">
+        <v>0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>392</v>
+      </c>
+      <c r="F10" s="1">
+        <v>392</v>
+      </c>
+      <c r="G10" s="1">
+        <v>392</v>
+      </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2">
         <v>2.1</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="1">
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <v>34</v>
       </c>
       <c r="E11" s="1">
         <v>44</v>
       </c>
       <c r="F11" s="1">
         <v>44</v>
       </c>
       <c r="G11" s="1">
@@ -932,55 +952,65 @@
         <v>2</v>
       </c>
       <c r="E17" s="1">
         <v>2</v>
       </c>
       <c r="F17" s="1">
         <v>2</v>
       </c>
       <c r="G17" s="1">
         <v>7</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2">
         <v>3</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="1"/>
-[...3 lines deleted...]
-      <c r="G18" s="1"/>
+      <c r="C18" s="1">
+        <v>0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0</v>
+      </c>
+      <c r="F18" s="1">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>0</v>
+      </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2">
         <v>3.1</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="1">
         <v>0</v>
       </c>
       <c r="D19" s="1">
         <v>3</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>8</v>
       </c>
       <c r="G19" s="1">