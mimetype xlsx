--- v0 (2026-04-17)
+++ v1 (2026-07-21)
@@ -818,60 +818,60 @@
       </c>
       <c r="B6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2">
         <v>2.1</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E7" s="1">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F7" s="1">
         <v>16</v>
       </c>
       <c r="G7" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>1</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>4</v>
       </c>
       <c r="F8" s="1">