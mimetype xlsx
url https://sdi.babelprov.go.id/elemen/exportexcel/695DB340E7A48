--- v0 (2026-06-29)
+++ v1 (2026-09-08)
@@ -12,131 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Elemen</t>
   </si>
   <si>
     <t>Tahun 2016</t>
   </si>
   <si>
     <t>Tahun 2017</t>
   </si>
   <si>
     <t>Tahun 2018</t>
   </si>
   <si>
     <t>Tahun 2019</t>
   </si>
   <si>
     <t>Tahun 2020</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber</t>
   </si>
   <si>
     <t>FAKIR MISKIN</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>orang</t>
   </si>
   <si>
     <t>Dinas Sosial dan Pemberdayaan Masyarakat Desa Provinsi Kepulauan Bangka Belitung</t>
   </si>
   <si>
     <t>JUMLAH ANAK TERLANTAR</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>BANGKA</t>
   </si>
   <si>
     <t>BELITUNG</t>
   </si>
   <si>
     <t>BANGKA SELATAN</t>
   </si>
   <si>
     <t>BANGKA TENGAH</t>
   </si>
   <si>
     <t>BANGKA BARAT</t>
   </si>
   <si>
     <t>BELITUNG TIMUR</t>
   </si>
   <si>
     <t>Pangkal Pinang</t>
   </si>
   <si>
     <t>JUMLAH ANAK BERHADAPAN HUKUM (ABH)</t>
   </si>
   <si>
     <t>KK</t>
   </si>
   <si>
     <t>PANGKALPINANG</t>
   </si>
   <si>
     <t>JUMLAH ANAK JALANAN</t>
-  </si>
-[...4 lines deleted...]
-    <t>Belitung</t>
   </si>
   <si>
     <t>JUMLAH ANAK YANG MENJADI KORBAN TINDAKAN KEKERASAN (AYMKTK)</t>
   </si>
   <si>
     <t>JUMLAH ANAK YANG MEMERLUKAN PERLINDUNGAN KHUSUS (AYMPK)</t>
   </si>
   <si>
     <t>BERSEKOLAH</t>
   </si>
   <si>
     <t>TIDAK BERSEKOLAH</t>
   </si>
   <si>
     <t>JUMLAH LANJUT USIA TERLANTAR</t>
   </si>
   <si>
     <t>JUMLAH PENYANDANG DISABILITAS</t>
   </si>
   <si>
     <t>JUMLAH TUNA SUSILA</t>
   </si>
   <si>
     <t>JUMLAH GELANDANGAN</t>
   </si>
@@ -534,2041 +531,1824 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I85"/>
+  <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B85" sqref="B85"/>
+      <selection activeCell="B77" sqref="B77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2">
-        <v>0</v>
+      <c r="C2" t="s">
+        <v>10</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>239588</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>79232</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>80623</v>
       </c>
       <c r="G2">
         <v>252509</v>
       </c>
       <c r="H2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>2.1</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>1099</v>
       </c>
       <c r="E4">
         <v>284</v>
       </c>
       <c r="F4">
         <v>1004</v>
       </c>
       <c r="G4">
         <v>12537</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>2.2</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>139</v>
       </c>
       <c r="E5">
         <v>22</v>
       </c>
       <c r="F5">
         <v>789</v>
       </c>
       <c r="G5">
         <v>6061</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>2.3</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>1334</v>
       </c>
       <c r="E6">
         <v>34</v>
       </c>
       <c r="F6">
         <v>73</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>2.4</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>370</v>
       </c>
       <c r="E7">
         <v>154</v>
       </c>
       <c r="F7">
         <v>1148</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>2.5</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>1396</v>
       </c>
       <c r="E8">
         <v>962</v>
       </c>
       <c r="F8">
         <v>1325</v>
       </c>
       <c r="G8">
         <v>1325</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>2.6</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>221</v>
       </c>
       <c r="E9">
         <v>62</v>
       </c>
       <c r="F9">
         <v>1144</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>2.7</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>406</v>
       </c>
       <c r="E10">
         <v>51</v>
       </c>
       <c r="F10">
         <v>819</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>3</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>3.1</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>8038</v>
       </c>
       <c r="E12">
         <v>480</v>
       </c>
       <c r="F12">
         <v>1089</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>3.2</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>237</v>
       </c>
       <c r="E13">
         <v>81</v>
       </c>
       <c r="F13">
         <v>759</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>3.3</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>4769</v>
       </c>
       <c r="E14">
         <v>81</v>
       </c>
       <c r="F14">
         <v>111</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>3.4</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>1903</v>
       </c>
       <c r="E15">
         <v>218</v>
       </c>
       <c r="F15">
         <v>1232</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>3.5</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>1922</v>
       </c>
       <c r="E16">
         <v>1375</v>
       </c>
       <c r="F16">
         <v>1739</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>3.6</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
         <v>857</v>
       </c>
       <c r="E17">
         <v>98</v>
       </c>
       <c r="F17">
         <v>788</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>3.7</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>3885</v>
       </c>
       <c r="E18">
         <v>109</v>
       </c>
       <c r="F18">
         <v>761</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>4.1</v>
       </c>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>3891</v>
       </c>
       <c r="E20">
         <v>1099</v>
       </c>
       <c r="F20">
         <v>1668</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>4.2</v>
       </c>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>5182</v>
       </c>
       <c r="E21">
         <v>139</v>
       </c>
       <c r="F21">
         <v>761</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>4.3</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>1615</v>
       </c>
       <c r="E22">
         <v>1332</v>
       </c>
       <c r="F22">
         <v>1410</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>4.4</v>
       </c>
       <c r="B23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>4931</v>
       </c>
       <c r="E23">
         <v>370</v>
       </c>
       <c r="F23">
         <v>1563</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>4.5</v>
       </c>
       <c r="B24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>2220</v>
       </c>
       <c r="E24">
         <v>1281</v>
       </c>
       <c r="F24">
         <v>1578</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>4.6</v>
       </c>
       <c r="B25" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>3980</v>
       </c>
       <c r="E25">
         <v>217</v>
       </c>
       <c r="F25">
         <v>869</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>4.7</v>
       </c>
       <c r="B26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>2397</v>
       </c>
       <c r="E26">
         <v>363</v>
       </c>
       <c r="F26">
         <v>970</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>25</v>
-[...14 lines deleted...]
-        <v>430</v>
+        <v>26</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
-        <v>5.1</v>
+        <v>6.1</v>
       </c>
       <c r="B28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
-        <v>1986</v>
+        <v>923</v>
       </c>
       <c r="E28">
-        <v>12874</v>
+        <v>1281</v>
       </c>
       <c r="F28">
-        <v>12002</v>
+        <v>2029</v>
       </c>
       <c r="G28">
-        <v>1040</v>
+        <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
-        <v>5.2</v>
+        <v>6.2</v>
       </c>
       <c r="B29" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
-        <v>4391</v>
+        <v>107</v>
       </c>
       <c r="E29">
-        <v>9808</v>
+        <v>1060</v>
       </c>
       <c r="F29">
-        <v>4693</v>
+        <v>965</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
-        <v>5.3</v>
+        <v>6.3</v>
       </c>
       <c r="B30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
-        <v>327</v>
+        <v>122</v>
       </c>
       <c r="E30">
-        <v>6652</v>
+        <v>206</v>
       </c>
       <c r="F30">
-        <v>5760</v>
+        <v>105</v>
       </c>
       <c r="G30">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
-        <v>5.4</v>
+        <v>6.4</v>
       </c>
       <c r="B31" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
-        <v>3126</v>
+        <v>472</v>
       </c>
       <c r="E31">
-        <v>9960</v>
+        <v>1156</v>
       </c>
       <c r="F31">
-        <v>6307</v>
+        <v>1656</v>
       </c>
       <c r="G31">
-        <v>570</v>
+        <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
-        <v>5.5</v>
+        <v>6.5</v>
       </c>
       <c r="B32" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
-        <v>661</v>
+        <v>3240</v>
       </c>
       <c r="E32">
-        <v>4559</v>
+        <v>3109</v>
       </c>
       <c r="F32">
-        <v>918</v>
+        <v>2032</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
-        <v>5.6</v>
+        <v>6.6</v>
       </c>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
-        <v>2353</v>
+        <v>174</v>
       </c>
       <c r="E33">
-        <v>7086</v>
+        <v>1455</v>
       </c>
       <c r="F33">
-        <v>4066</v>
+        <v>2148</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
-        <v>1954</v>
+        <v>190</v>
       </c>
       <c r="E34">
-        <v>7495</v>
+        <v>2684</v>
       </c>
       <c r="F34">
-        <v>1797</v>
+        <v>1742</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
-        <v>6.1</v>
+        <v>7.1</v>
       </c>
       <c r="B36" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
-        <v>6.2</v>
+        <v>7.2</v>
       </c>
       <c r="B37" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
-        <v>6.3</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
-        <v>6.4</v>
+        <v>8.1</v>
       </c>
       <c r="B39" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
-        <v>6.5</v>
+        <v>8.2</v>
       </c>
       <c r="B40" t="s">
-        <v>18</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="I40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
-        <v>6.6</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
-        <v>6.7</v>
+        <v>9.1</v>
       </c>
       <c r="B42" t="s">
-        <v>23</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9.2</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
-        <v>7.1</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>10</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
-        <v>7.2</v>
+        <v>10.1</v>
       </c>
       <c r="B45" t="s">
-        <v>30</v>
+        <v>15</v>
+      </c>
+      <c r="C45">
+        <v>0</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>10.2</v>
+      </c>
+      <c r="B46" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46">
+        <v>0</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
-        <v>8.1</v>
+        <v>10.3</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>17</v>
+      </c>
+      <c r="C47">
+        <v>0</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
-        <v>8.2</v>
+        <v>10.4</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>18</v>
+      </c>
+      <c r="C48">
+        <v>0</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>14</v>
       </c>
       <c r="I48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>10.5</v>
+      </c>
+      <c r="B49" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49">
+        <v>0</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
-        <v>9.1</v>
+        <v>10.6</v>
       </c>
       <c r="B50" t="s">
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="C50">
+        <v>0</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
-        <v>9.2</v>
+        <v>10.7</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>24</v>
+      </c>
+      <c r="C51">
+        <v>0</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
-        <v>10.1</v>
+        <v>11.1</v>
       </c>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53">
-        <v>0</v>
+        <v>6750</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>27368</v>
       </c>
       <c r="F53">
-        <v>0</v>
+        <v>12863</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
-        <v>10.2</v>
+        <v>11.2</v>
       </c>
       <c r="B54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54">
-        <v>0</v>
+        <v>10055</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>29600</v>
       </c>
       <c r="F54">
-        <v>0</v>
+        <v>18251</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
-        <v>10.3</v>
+        <v>11.3</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55">
-        <v>0</v>
+        <v>2019</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>17632</v>
       </c>
       <c r="F55">
-        <v>0</v>
+        <v>15589</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
-        <v>10.4</v>
+        <v>11.4</v>
       </c>
       <c r="B56" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
-        <v>0</v>
+        <v>3298</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>30620</v>
       </c>
       <c r="F56">
-        <v>0</v>
+        <v>23455</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
-        <v>10.5</v>
+        <v>11.5</v>
       </c>
       <c r="B57" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>1782</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>31612</v>
       </c>
       <c r="F57">
-        <v>0</v>
+        <v>18785</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
-        <v>10.6</v>
+        <v>11.6</v>
       </c>
       <c r="B58" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>2891</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>27014</v>
       </c>
       <c r="F58">
-        <v>0</v>
+        <v>11501</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
-        <v>10.7</v>
+        <v>11.7</v>
       </c>
       <c r="B59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>4908</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>28218</v>
       </c>
       <c r="F59">
-        <v>0</v>
+        <v>18210</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
-        <v>11.1</v>
+        <v>12.1</v>
       </c>
       <c r="B61" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="I61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
-        <v>11.2</v>
+        <v>12.2</v>
       </c>
       <c r="B62" t="s">
-        <v>15</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="I62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
-        <v>11.3</v>
+        <v>12.3</v>
       </c>
       <c r="B63" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
-        <v>2019</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>17632</v>
+        <v>3</v>
       </c>
       <c r="F63">
-        <v>15589</v>
+        <v>0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
-        <v>11.4</v>
+        <v>12.3</v>
       </c>
       <c r="B64" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="I64" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
-        <v>11.5</v>
+        <v>12.4</v>
       </c>
       <c r="B65" t="s">
-        <v>18</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="I65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
-        <v>11.6</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
-        <v>11.7</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" t="s">
+        <v>10</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="I67" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
-        <v>12.1</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>16</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H69" t="s">
+        <v>14</v>
       </c>
       <c r="I69" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
-        <v>12.2</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>17</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H70" t="s">
+        <v>14</v>
       </c>
       <c r="I70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
-        <v>12.3</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>46</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
-        <v>12.3</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>19</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H72" t="s">
+        <v>14</v>
       </c>
       <c r="I72" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
-        <v>12.4</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>20</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H73" t="s">
+        <v>14</v>
       </c>
       <c r="I73" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I74" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H75" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I75" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I76" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I77" t="s">
-        <v>11</v>
-[...111 lines deleted...]
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">