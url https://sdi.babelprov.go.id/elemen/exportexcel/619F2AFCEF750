--- v0 (2026-04-17)
+++ v1 (2026-08-26)
@@ -12,128 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Elemen</t>
   </si>
   <si>
     <t>Tahun 2016</t>
   </si>
   <si>
     <t>Tahun 2017</t>
   </si>
   <si>
     <t>Tahun 2018</t>
   </si>
   <si>
     <t>Tahun 2019</t>
   </si>
   <si>
     <t>Tahun 2020</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber</t>
   </si>
   <si>
     <t>JUMLAH PENDUDUK MISKIN</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Jiwa</t>
   </si>
   <si>
     <t>Dinas Sosial dan Pemberdayaan Masyarakat Desa Provinsi Kepulauan Bangka Belitung</t>
   </si>
   <si>
     <t>BANGKA</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>BELITUNG</t>
   </si>
   <si>
     <t>BANGKA SELATAN</t>
   </si>
   <si>
     <t>BANGKA TENGAH</t>
   </si>
   <si>
     <t>BANGKA BARAT</t>
   </si>
   <si>
     <t>BELITUNG TIMUR</t>
   </si>
   <si>
     <t>PANGKALPINANG</t>
-  </si>
-[...16 lines deleted...]
-    <t>DESIL 5</t>
   </si>
   <si>
     <t>JUMLAH RUMAH TANGGA MISKIN</t>
   </si>
   <si>
     <t>Rumah Tangga</t>
   </si>
   <si>
     <t>JUMLAH KEPALA KELUARGA MISKIN</t>
   </si>
   <si>
     <t>KK</t>
   </si>
   <si>
     <t>JUMLAH STATUS KEPEMILIKAN RUMAH KELUARGA MISKIN</t>
   </si>
   <si>
     <t>MILIK SENDIRI</t>
   </si>
   <si>
     <t>Bangka</t>
   </si>
   <si>
     <t>Belitung</t>
   </si>
@@ -498,1802 +483,1718 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A69" sqref="A69"/>
+      <selection activeCell="A63" sqref="A63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2">
-        <v>0</v>
+      <c r="C2" t="s">
+        <v>10</v>
       </c>
       <c r="D2">
         <v>239588</v>
       </c>
       <c r="E2">
         <v>79232</v>
       </c>
       <c r="F2">
         <v>80623</v>
       </c>
       <c r="G2">
         <v>252509</v>
       </c>
       <c r="H2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>1.1</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
       </c>
       <c r="D3">
         <v>58961</v>
       </c>
       <c r="E3">
         <v>59471</v>
       </c>
       <c r="F3">
         <v>58293</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>53846</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>1.2</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
       </c>
       <c r="D4">
         <v>31038</v>
       </c>
       <c r="E4">
         <v>35735</v>
       </c>
       <c r="F4">
         <v>33164</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>30961</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>1.3</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
       </c>
       <c r="D5">
         <v>27747</v>
       </c>
       <c r="E5">
         <v>28306</v>
       </c>
       <c r="F5">
         <v>27784</v>
       </c>
       <c r="G5">
-        <v>0</v>
+        <v>27341</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>1.4</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
       </c>
       <c r="D6">
         <v>41362</v>
       </c>
       <c r="E6">
         <v>41772</v>
       </c>
       <c r="F6">
         <v>41115</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>39338</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>1.5</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
       </c>
       <c r="D7">
         <v>37647</v>
       </c>
       <c r="E7">
         <v>39592</v>
       </c>
       <c r="F7">
         <v>40348</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>39099</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>1.6</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
       </c>
       <c r="D8">
         <v>28809</v>
       </c>
       <c r="E8">
         <v>29190</v>
       </c>
       <c r="F8">
         <v>28270</v>
       </c>
       <c r="G8">
-        <v>0</v>
+        <v>27341</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>1.7</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
       </c>
       <c r="D9">
         <v>33797</v>
       </c>
       <c r="E9">
         <v>37549</v>
       </c>
       <c r="F9">
         <v>35288</v>
       </c>
       <c r="G9">
-        <v>0</v>
+        <v>33895</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
-        <v>2.1</v>
+        <v>3.1</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>13</v>
+      </c>
+      <c r="C11">
+        <v>0</v>
+      </c>
+      <c r="D11">
+        <v>16919</v>
+      </c>
+      <c r="E11">
+        <v>17029</v>
+      </c>
+      <c r="F11">
+        <v>17792</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
-        <v>2.2</v>
+        <v>3.2</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="C12">
+        <v>0</v>
+      </c>
+      <c r="D12">
+        <v>9908</v>
+      </c>
+      <c r="E12">
+        <v>11110</v>
+      </c>
+      <c r="F12">
+        <v>10618</v>
+      </c>
+      <c r="G12">
+        <v>0</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
-        <v>2.3</v>
+        <v>3.3</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="C13">
+        <v>0</v>
+      </c>
+      <c r="D13">
+        <v>8191</v>
+      </c>
+      <c r="E13">
+        <v>8305</v>
+      </c>
+      <c r="F13">
+        <v>8191</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
-        <v>2.4</v>
+        <v>3.4</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="C14">
+        <v>0</v>
+      </c>
+      <c r="D14">
+        <v>11768</v>
+      </c>
+      <c r="E14">
+        <v>11858</v>
+      </c>
+      <c r="F14">
+        <v>12057</v>
+      </c>
+      <c r="G14">
+        <v>0</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="C15">
+        <v>0</v>
+      </c>
+      <c r="D15">
+        <v>10940</v>
+      </c>
+      <c r="E15">
+        <v>11286</v>
+      </c>
+      <c r="F15">
+        <v>12018</v>
+      </c>
+      <c r="G15">
+        <v>0</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>3.6</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16">
+        <v>0</v>
+      </c>
+      <c r="D16">
+        <v>8812</v>
+      </c>
+      <c r="E16">
+        <v>8918</v>
+      </c>
+      <c r="F16">
+        <v>9381</v>
+      </c>
+      <c r="G16">
+        <v>0</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
-        <v>3.1</v>
+        <v>3.7</v>
       </c>
       <c r="B17" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>16919</v>
+        <v>9697</v>
       </c>
       <c r="E17">
-        <v>17029</v>
+        <v>10726</v>
       </c>
       <c r="F17">
-        <v>17792</v>
+        <v>10566</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
-        <v>3.2</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="B19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
-        <v>8191</v>
+        <v>16919</v>
       </c>
       <c r="E19">
-        <v>8305</v>
+        <v>17029</v>
       </c>
       <c r="F19">
-        <v>8191</v>
+        <v>17792</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
-        <v>11768</v>
+        <v>9908</v>
       </c>
       <c r="E20">
-        <v>11858</v>
+        <v>11110</v>
       </c>
       <c r="F20">
-        <v>12057</v>
+        <v>10618</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
-        <v>3.5</v>
+        <v>4.3</v>
       </c>
       <c r="B21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
-        <v>10940</v>
+        <v>8191</v>
       </c>
       <c r="E21">
-        <v>11286</v>
+        <v>8305</v>
       </c>
       <c r="F21">
-        <v>12018</v>
+        <v>8191</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="B22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
-        <v>8812</v>
+        <v>11768</v>
       </c>
       <c r="E22">
-        <v>8918</v>
+        <v>11858</v>
       </c>
       <c r="F22">
-        <v>9381</v>
+        <v>12057</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
-        <v>9697</v>
+        <v>10940</v>
       </c>
       <c r="E23">
-        <v>10726</v>
+        <v>11286</v>
       </c>
       <c r="F23">
-        <v>10566</v>
+        <v>12018</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>4.6</v>
+      </c>
+      <c r="B24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24">
+        <v>0</v>
+      </c>
+      <c r="D24">
+        <v>8812</v>
+      </c>
+      <c r="E24">
+        <v>8918</v>
+      </c>
+      <c r="F24">
+        <v>9381</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
       </c>
       <c r="H24" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
-        <v>4.1</v>
+        <v>4.7</v>
       </c>
       <c r="B25" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
-        <v>16919</v>
+        <v>9697</v>
       </c>
       <c r="E25">
-        <v>17029</v>
+        <v>10726</v>
       </c>
       <c r="F25">
-        <v>17792</v>
+        <v>10566</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
-        <v>4.2</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="H26" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="H27" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28">
+        <v>0</v>
+      </c>
+      <c r="D28">
+        <v>7969</v>
+      </c>
+      <c r="E28">
+        <v>15136</v>
+      </c>
+      <c r="F28">
+        <v>16078</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29">
+        <v>0</v>
+      </c>
+      <c r="D29">
+        <v>10055</v>
+      </c>
+      <c r="E29">
+        <v>9789</v>
+      </c>
+      <c r="F29">
+        <v>9545</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
         <v>29</v>
       </c>
-      <c r="I27" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
-        <v>8812</v>
+        <v>4084</v>
       </c>
       <c r="E30">
-        <v>8918</v>
+        <v>7522</v>
       </c>
       <c r="F30">
-        <v>9381</v>
+        <v>7416</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="1">
-        <v>4.7</v>
+      <c r="A31">
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
-        <v>9697</v>
+        <v>5405</v>
       </c>
       <c r="E31">
-        <v>10726</v>
+        <v>10546</v>
       </c>
       <c r="F31">
-        <v>10566</v>
+        <v>10945</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="1">
+      <c r="A32">
         <v>5</v>
       </c>
-      <c r="B32" s="1" t="s">
-        <v>30</v>
+      <c r="B32" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32">
+        <v>0</v>
+      </c>
+      <c r="D32">
+        <v>9438</v>
+      </c>
+      <c r="E32">
+        <v>10436</v>
+      </c>
+      <c r="F32">
+        <v>11229</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="1">
-        <v>5.1</v>
+      <c r="A33">
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>32</v>
+      </c>
+      <c r="C33">
+        <v>0</v>
+      </c>
+      <c r="D33">
+        <v>7585</v>
+      </c>
+      <c r="E33">
+        <v>7949</v>
+      </c>
+      <c r="F33">
+        <v>8793</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
-        <v>7969</v>
+        <v>8832</v>
       </c>
       <c r="E34">
-        <v>15136</v>
+        <v>7753</v>
       </c>
       <c r="F34">
-        <v>16078</v>
+        <v>7833</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35">
-        <v>2</v>
+      <c r="A35" s="1">
+        <v>5.2</v>
       </c>
       <c r="B35" t="s">
         <v>33</v>
       </c>
-      <c r="C35">
-[...13 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
-        <v>4084</v>
+        <v>289</v>
       </c>
       <c r="E36">
-        <v>7522</v>
+        <v>293</v>
       </c>
       <c r="F36">
-        <v>7416</v>
+        <v>298</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37">
-        <v>5405</v>
+        <v>175</v>
       </c>
       <c r="E37">
-        <v>10546</v>
+        <v>192</v>
       </c>
       <c r="F37">
-        <v>10945</v>
+        <v>189</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
-        <v>9438</v>
+        <v>129</v>
       </c>
       <c r="E38">
-        <v>10436</v>
+        <v>127</v>
       </c>
       <c r="F38">
-        <v>11229</v>
+        <v>127</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
-        <v>7585</v>
+        <v>218</v>
       </c>
       <c r="E39">
-        <v>7949</v>
+        <v>254</v>
       </c>
       <c r="F39">
-        <v>8793</v>
+        <v>239</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40">
+        <v>0</v>
+      </c>
+      <c r="D40">
+        <v>73</v>
+      </c>
+      <c r="E40">
+        <v>79</v>
+      </c>
+      <c r="F40">
+        <v>83</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40" t="s">
+        <v>22</v>
+      </c>
+      <c r="I40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>6</v>
+      </c>
+      <c r="B41" t="s">
         <v>19</v>
       </c>
-      <c r="C40">
-[...26 lines deleted...]
-        <v>38</v>
+      <c r="C41">
+        <v>0</v>
+      </c>
+      <c r="D41">
+        <v>85</v>
+      </c>
+      <c r="E41">
+        <v>115</v>
+      </c>
+      <c r="F41">
+        <v>103</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
-        <v>289</v>
+        <v>673</v>
       </c>
       <c r="E42">
-        <v>293</v>
+        <v>763</v>
       </c>
       <c r="F42">
-        <v>298</v>
+        <v>773</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43">
-        <v>2</v>
+      <c r="A43" s="1">
+        <v>5.3</v>
       </c>
       <c r="B43" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="H43" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
-        <v>129</v>
+        <v>289</v>
       </c>
       <c r="E44">
-        <v>127</v>
+        <v>293</v>
       </c>
       <c r="F44">
-        <v>127</v>
+        <v>298</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
-        <v>218</v>
+        <v>175</v>
       </c>
       <c r="E45">
-        <v>254</v>
+        <v>192</v>
       </c>
       <c r="F45">
-        <v>239</v>
+        <v>189</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="E46">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="F46">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="E47">
-        <v>115</v>
+        <v>254</v>
       </c>
       <c r="F47">
-        <v>103</v>
+        <v>239</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
-        <v>673</v>
+        <v>73</v>
       </c>
       <c r="E48">
-        <v>763</v>
+        <v>79</v>
       </c>
       <c r="F48">
-        <v>773</v>
+        <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="1">
-        <v>5.3</v>
+      <c r="A49">
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>39</v>
+        <v>28</v>
+      </c>
+      <c r="C49">
+        <v>0</v>
+      </c>
+      <c r="D49">
+        <v>85</v>
+      </c>
+      <c r="E49">
+        <v>115</v>
+      </c>
+      <c r="F49">
+        <v>103</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
-        <v>289</v>
+        <v>673</v>
       </c>
       <c r="E50">
-        <v>293</v>
+        <v>763</v>
       </c>
       <c r="F50">
-        <v>298</v>
+        <v>773</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51">
-        <v>2</v>
+      <c r="A51" s="1">
+        <v>5.4</v>
       </c>
       <c r="B51" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H51" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
-        <v>129</v>
+        <v>1053</v>
       </c>
       <c r="E52">
-        <v>127</v>
+        <v>1092</v>
       </c>
       <c r="F52">
-        <v>127</v>
+        <v>975</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53">
-        <v>218</v>
+        <v>634</v>
       </c>
       <c r="E53">
-        <v>254</v>
+        <v>665</v>
       </c>
       <c r="F53">
-        <v>239</v>
+        <v>578</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54">
-        <v>73</v>
+        <v>535</v>
       </c>
       <c r="E54">
-        <v>79</v>
+        <v>531</v>
       </c>
       <c r="F54">
-        <v>0</v>
+        <v>523</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55">
-        <v>85</v>
+        <v>578</v>
       </c>
       <c r="E55">
-        <v>115</v>
+        <v>632</v>
       </c>
       <c r="F55">
-        <v>103</v>
+        <v>592</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
+        <v>31</v>
+      </c>
+      <c r="C56">
+        <v>0</v>
+      </c>
+      <c r="D56">
+        <v>9436</v>
+      </c>
+      <c r="E56">
+        <v>460</v>
+      </c>
+      <c r="F56">
+        <v>489</v>
+      </c>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
         <v>19</v>
       </c>
-      <c r="C56">
-[...26 lines deleted...]
-        <v>40</v>
+      <c r="C57">
+        <v>0</v>
+      </c>
+      <c r="D57">
+        <v>388</v>
+      </c>
+      <c r="E57">
+        <v>447</v>
+      </c>
+      <c r="F57">
+        <v>412</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
-        <v>1053</v>
+        <v>1143</v>
       </c>
       <c r="E58">
-        <v>1092</v>
+        <v>1435</v>
       </c>
       <c r="F58">
-        <v>975</v>
+        <v>1390</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59">
-[...2 lines deleted...]
-      <c r="B59" t="s">
+      <c r="A59" s="1">
+        <v>6</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H59" t="s">
+        <v>22</v>
+      </c>
+      <c r="I59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="1">
+        <v>6.1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>26</v>
+      </c>
+      <c r="C60">
+        <v>0</v>
+      </c>
+      <c r="D60">
+        <v>35410</v>
+      </c>
+      <c r="E60">
+        <v>64116</v>
+      </c>
+      <c r="F60">
+        <v>67428</v>
+      </c>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60" t="s">
+        <v>22</v>
+      </c>
+      <c r="I60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="1">
+        <v>6.2</v>
+      </c>
+      <c r="B61" t="s">
         <v>33</v>
       </c>
-      <c r="C59">
-[...25 lines deleted...]
-      <c r="B60" t="s">
+      <c r="H61" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="1">
+        <v>6.3</v>
+      </c>
+      <c r="B62" t="s">
         <v>34</v>
       </c>
-      <c r="C60">
-[...71 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63">
-        <v>6</v>
+      <c r="A63" s="1">
+        <v>6.4</v>
       </c>
       <c r="B63" t="s">
-        <v>18</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="H63" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I63" t="s">
-        <v>11</v>
-[...113 lines deleted...]
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">