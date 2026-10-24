--- v0 (2026-04-18)
+++ v1 (2026-10-24)
@@ -545,92 +545,122 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
+      <c r="C2">
+        <v>128</v>
+      </c>
+      <c r="D2">
+        <v>232</v>
+      </c>
+      <c r="E2">
+        <v>277</v>
+      </c>
+      <c r="F2">
+        <v>289</v>
+      </c>
+      <c r="G2">
+        <v>239</v>
+      </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
       <c r="I2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>1.1</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3">
         <v>128</v>
       </c>
       <c r="D3">
         <v>232</v>
       </c>
       <c r="E3">
         <v>277</v>
       </c>
       <c r="F3">
         <v>289</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>1.2</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
+      </c>
+      <c r="C4">
+        <v>181</v>
+      </c>
+      <c r="D4">
+        <v>77</v>
+      </c>
+      <c r="E4">
+        <v>32</v>
+      </c>
+      <c r="F4">
+        <v>20</v>
+      </c>
+      <c r="G4">
+        <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>2.1</v>