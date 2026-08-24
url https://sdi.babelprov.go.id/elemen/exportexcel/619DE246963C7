--- v0 (2026-06-03)
+++ v1 (2026-08-24)
@@ -476,50 +476,65 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
+      <c r="C2">
+        <v>0</v>
+      </c>
+      <c r="D2">
+        <v>139</v>
+      </c>
+      <c r="E2">
+        <v>151</v>
+      </c>
+      <c r="F2">
+        <v>151</v>
+      </c>
+      <c r="G2">
+        <v>159</v>
+      </c>
       <c r="I2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>1.1</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3">
         <v>29</v>
       </c>
       <c r="F3">
         <v>29</v>
       </c>
       <c r="G3">
         <v>29</v>
@@ -690,50 +705,65 @@
         <v>13</v>
       </c>
       <c r="E9">
         <v>19</v>
       </c>
       <c r="F9">
         <v>19</v>
       </c>
       <c r="G9">
         <v>19</v>
       </c>
       <c r="H9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>2</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>19</v>
       </c>
+      <c r="C10">
+        <v>0</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>392</v>
+      </c>
+      <c r="F10">
+        <v>392</v>
+      </c>
+      <c r="G10">
+        <v>392</v>
+      </c>
       <c r="I10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>2.1</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>34</v>
       </c>
       <c r="E11">
         <v>44</v>
       </c>
       <c r="F11">
         <v>44</v>
       </c>
       <c r="G11">
         <v>45</v>
@@ -903,50 +933,65 @@
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17">
         <v>2</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17">
         <v>7</v>
       </c>
       <c r="H17" t="s">
         <v>12</v>
       </c>
       <c r="I17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>3</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
+      </c>
+      <c r="C18">
+        <v>0</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
       </c>
       <c r="I18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>3.1</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>3</v>
       </c>
       <c r="E19">
         <v>7</v>
       </c>
       <c r="F19">
         <v>8</v>
       </c>
       <c r="G19">