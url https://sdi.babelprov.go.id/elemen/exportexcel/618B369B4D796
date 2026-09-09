--- v0 (2026-04-17)
+++ v1 (2026-09-09)
@@ -754,51 +754,51 @@
       </c>
       <c r="I6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>2.1</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7">
         <v>4</v>
       </c>
       <c r="G7">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8">